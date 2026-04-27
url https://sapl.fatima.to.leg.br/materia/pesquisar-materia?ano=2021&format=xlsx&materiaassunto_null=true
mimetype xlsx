--- v0 (2025-11-30)
+++ v1 (2026-04-27)
@@ -51,538 +51,538 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_n011_de_2021_maro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_n011_de_2021_maro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha construir quebra-molas</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_n012_de_2021_abril.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_n012_de_2021_abril.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha construir ponto de ônibus e vans nas margens da Belém Brasília</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_n013_de_2021_abril.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_n013_de_2021_abril.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha viabilizar o pagamento da data base do funcionalismo público Municipal.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_n014_de_2021_abril.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_n014_de_2021_abril.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha construir um estacionamento em frente a casa da lavoura e supermercado Cardoso.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_n015_de_2021_abril.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_n015_de_2021_abril.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal a perfuração de um poço artesiano nas mediações do mercado municipal e feira coberta.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_n016_de_2021_abril.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_n016_de_2021_abril.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha fazer manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_n017_de_2021_abril.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_n017_de_2021_abril.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha fazer uma reforma no telhado do Prédio da UBS Eva Vasconcelos</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_n018_de_2021_maio.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_n018_de_2021_maio.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha construir quebra-molas.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_n019_de_2021_maio.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_n019_de_2021_maio.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha refazer a ponte no córrego Feliciano Butelo</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_n020_de_2021_maio.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_n020_de_2021_maio.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_n021_de_2021_maio.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_n021_de_2021_maio.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha construir quabra-molas</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_n022_de_2021_maio.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_n022_de_2021_maio.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha fazer um oficio a energisa solicitando a expansão da rede elétrica da avenida João Pires Querido até Vila Tocantins.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_n023_de_2021_maio.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_n023_de_2021_maio.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_n024_de_2021_maio.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_n024_de_2021_maio.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha fazer um ofício a energisa solicitando a expansão da rede elétrica</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_n026_de_2021_junho.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_n026_de_2021_junho.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha fazer um ofício solicitando da empresa Nacional o retorno da linha de Fátima a Porto Nacional.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_n027_de_2021_junho.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_n027_de_2021_junho.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha providenciar em caráter de urgência e que seja considerado com linha de frente todos os funcionários do Posto Mourão e do Posto Cristal.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_n028_de_2021_agosto.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_n028_de_2021_agosto.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha abrir os portões do Estádio Municipal para treinamentos e jogos oficias</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_n029_de_2021_agosto.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_n029_de_2021_agosto.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha que venha construir um quebra-molas na Avenida João Pires Querido</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_n030_de_2021_agosto.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_n030_de_2021_agosto.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha fazer portal de identificação da cidade de Fátima</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_n031_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_n031_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha pagar a data base dos servidores da educação</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_n032_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_n032_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que envie um ofício ao Denit solicitando Barras Eletrônicas na BR 153 no Perímetro Urbano de nossa cidade</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_n033_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_n033_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha reformar a quadro de esporte da Vila Tocantins</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_n034_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_n034_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_n035_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_n035_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_n036_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_n036_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha criar um ponto de táxi e moto táxi em nossa cidade</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_n037_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_n037_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha solicitar junto a Denit o reconhecimento da travessia da BR 153</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_n038_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_n038_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha solicitar junto a Denit a fazer um trevo em frente do posto cristal na Br 153</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_n039_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_n039_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha construir a ponte no córrego Feliciano no assentamento poço azul</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_n040_de_2021_setembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_n040_de_2021_setembro.pdf</t>
   </si>
   <si>
     <t>Requerer do Prefeito Municipal que venha dá gratuidade do exames preventivos denominado Papanicolau as mulheres do município.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>NATAL MENDES</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_n042_de_2021_outubro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_n042_de_2021_outubro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: do Senhor Prefeito Municipal que venha reformar a_x000D_
 quadra de esporte e a praça da vila baiana</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>DIVINO MASCARENHAS</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_n043_de_2021_outubro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_n043_de_2021_outubro.pdf</t>
   </si>
   <si>
     <t>Requerendo: Do senhor Prefeito Municipal que venha colocar o nome da rua 03 no fundo da prefeitura que seja homologada com nome de JOSÉ PEDRO DE ASSIS (José Branco).</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>LUCAS BARROS</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_n044_de_2021_outubro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_n044_de_2021_outubro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Do Senhor Prefeito Municipal que venha construir meio fios na avenida Teotônio Vilela a rua uberada.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_n045_de_2021_novembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_n045_de_2021_novembro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Do senhor Prefeito Municipal que venha a reforma a praça da Rodoviária.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_n046_de_2021_novembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_n046_de_2021_novembro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Do Senhor Prefeito Municipal que venha fazer o patrulhamento da rua que vai direto a vila Aeroporto passando ao lado da chácara do senhor Ambrósio Mendes.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_n047_de_2021_dezembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_n047_de_2021_dezembro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Do senhor Prefeito Municipal que venha colocar câmara de monitoramento em ponto estratégico em nossa cidade.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PROFESSORA ROSIENE</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_n048_de_2021.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_n048_de_2021.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: O pagamento de adicional noturno as técnicas de enfermagem e aos demais servidores da prefeitura que trabalham em regime de plantão no período da noite.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>LUZILETE PINHEIRO (LUZA)</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_n049_de_2021.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_n049_de_2021.pdf</t>
   </si>
   <si>
     <t>As vereadoras que este subscreve, com assentos nesta casa legislativa, vem perante vossa excelência, amparada pelo regimento interno, Lei Orgânica Municipal e demais disposições legais, requerer à vossa Excelência o pagamento da gratificação natalina e o adicional de férias aos membros desta casa de leis.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_n050_de_2021_dezembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_n050_de_2021_dezembro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Do Senhor Prefeito Municipal que venha colocar uma empresa terceirizada de guardas municipais.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>NETO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_n051_de_2021dezembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_n051_de_2021dezembro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Do senhor Prefeito Municipal que venha colocar dois postes de iluminação pública com luminárias na avenida V centro, ponto de referência rua do Otacílio Andrade.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/</t>
+    <t>http://sapl.fatima.to.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERENDO: Do senhor Prefeito Municipal que venha colocar dois postes de iluminação pública com luminárias na rua nossa senhora de Fátima, ponto de referência fundo da casa do senhor Gasi avelino e do Maurosan.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_n053_de_2021_dezembro.pdf</t>
+    <t>http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_n053_de_2021_dezembro.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Que o senhor Prefeito Municipal, venha efetivar o pagamento do décimo quarto salário para profissionais da educação municipal. Com base legal na lei 14.113, de 25 de dezembro de 2020, que "regulamenta o fundo de Manutenção e desenvolvimento da educação Básica e valorização dos profissionais da educação (fundeb), que trata o art.212-A da constituição federal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -889,68 +889,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_n011_de_2021_maro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_n012_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_n013_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_n014_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_n015_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_n016_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_n017_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_n018_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_n019_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_n020_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_n021_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_n022_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_n023_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_n024_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_n026_de_2021_junho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_n027_de_2021_junho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_n028_de_2021_agosto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_n029_de_2021_agosto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_n030_de_2021_agosto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_n031_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_n032_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_n033_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_n034_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_n035_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_n036_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_n037_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_n038_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_n039_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_n040_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_n042_de_2021_outubro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_n043_de_2021_outubro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_n044_de_2021_outubro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_n045_de_2021_novembro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_n046_de_2021_novembro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_n047_de_2021_dezembro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_n048_de_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_n049_de_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_n050_de_2021_dezembro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_n051_de_2021dezembro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_n053_de_2021_dezembro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_n011_de_2021_maro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_n012_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_n013_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_n014_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_n015_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_n016_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_n017_de_2021_abril.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_n018_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_n019_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_n020_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_n021_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_n022_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_n023_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_n024_de_2021_maio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_n026_de_2021_junho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_n027_de_2021_junho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_n028_de_2021_agosto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_n029_de_2021_agosto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_n030_de_2021_agosto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_n031_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_n032_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_n033_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_n034_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_n035_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_n036_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_n037_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_n038_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_n039_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_n040_de_2021_setembro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_n042_de_2021_outubro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_n043_de_2021_outubro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_n044_de_2021_outubro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_n045_de_2021_novembro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_n046_de_2021_novembro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_n047_de_2021_dezembro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_n048_de_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_n049_de_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_n050_de_2021_dezembro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_n051_de_2021dezembro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fatima.to.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_n053_de_2021_dezembro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>